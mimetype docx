--- v2 (2026-03-05)
+++ v3 (2026-06-17)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="649D4A2C" w14:textId="399BC78C" w:rsidR="002717EB" w:rsidRDefault="00BD2A31" w:rsidP="0099153C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F21F15">
+      <w:r w:rsidRPr="00C147DE">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+          <w:color w:val="FFC000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D95C8B2" wp14:editId="2EEE62EE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D95C8B2" wp14:editId="57707B2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1025413</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6146800" cy="183600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="19433"/>
                     <wp:lineTo x="21555" y="19433"/>
                     <wp:lineTo x="21555" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="8" name="Rectángulo 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -86,53 +87,53 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="00CDC5"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectángulo 7" style="position:absolute;margin-left:2.6pt;margin-top:80.75pt;width:484pt;height:14.45pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#00cdc5" stroked="f" w14:anchorId="0C1FB785" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLtVNc2wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnplhI1XaFWi5AW&#10;FmnhAxzHaSwcjxm7TcvXM3bSbgU3xMXyeMbP8948r+9PvWFHhV6DrXgxyzlTVkKj7b7i3789vFlx&#10;5oOwjTBgVcXPyvP7zetX68GVag4dmEYhIxDry8FVvAvBlVnmZad64WfglKVkC9iLQCHuswbFQOi9&#10;yeZ5vswGwMYhSOU9ne7GJN8k/LZVMjy1rVeBmYpTbyGtmNY6rtlmLco9CtdpObUh/qGLXmhLj16h&#10;diIIdkD9F1SvJYKHNswk9Bm0rZYqcSA2Rf4Hm+dOOJW4kDjeXWXy/w9Wfjk+u68YW/fuEeQPT4pk&#10;g/PlNRMDTzWsHj5DQzMUhwCJ7KnFPt4kGuyUND1fNVWnwCQdLovFcpWT9JJyxertkvbxCVFebjv0&#10;4aOCnsVNxZFmltDF8dGHsfRSktoEo5sHbUwKcF9vDbKjiPPNt7vt3YTub8uMjcUW4rURcTxRySHT&#10;Mxee0Tu+rKE5E2eE0TJkcdp0gL84G8guFfc/DwIVZ+aTpXm8LxaL6K8ULO7ezSnA20x9mxFWElTF&#10;ZUDOxmAbRlceHOp9R28VSQQLH0jtVichXvqaZkSmSFJOBo6uu41T1cs32/wGAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC1x0G63gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJNC&#10;ShviVBU/EhcOFA49uvHWiYjXwXbT9O1ZTnDcb0azM9V6cr0YMcTOk4J8loFAarzpyCr4/Hi5WYKI&#10;SZPRvSdUcMYI6/ryotKl8Sd6x3GbrOAQiqVW0KY0lFLGpkWn48wPSKwdfHA68RmsNEGfONz1cp5l&#10;C+l0R/yh1QM+tth8bY+OU3bD2ebPVj9tptdi+i4Ob2MYlbq+mjYPIBJO6c8Mv/W5OtTcae+PZKLo&#10;FRRzNjJe5AUI1lf3t0z2TFbZHci6kv8X1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;i7VTXNsBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtcdBut4AAAAJAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;">
+              <v:rect w14:anchorId="1183CE8B" id="Rectángulo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.6pt;margin-top:80.75pt;width:484pt;height:14.45pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLtVNc2wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnplhI1XaFWi5AW&#10;FmnhAxzHaSwcjxm7TcvXM3bSbgU3xMXyeMbP8948r+9PvWFHhV6DrXgxyzlTVkKj7b7i3789vFlx&#10;5oOwjTBgVcXPyvP7zetX68GVag4dmEYhIxDry8FVvAvBlVnmZad64WfglKVkC9iLQCHuswbFQOi9&#10;yeZ5vswGwMYhSOU9ne7GJN8k/LZVMjy1rVeBmYpTbyGtmNY6rtlmLco9CtdpObUh/qGLXmhLj16h&#10;diIIdkD9F1SvJYKHNswk9Bm0rZYqcSA2Rf4Hm+dOOJW4kDjeXWXy/w9Wfjk+u68YW/fuEeQPT4pk&#10;g/PlNRMDTzWsHj5DQzMUhwCJ7KnFPt4kGuyUND1fNVWnwCQdLovFcpWT9JJyxertkvbxCVFebjv0&#10;4aOCnsVNxZFmltDF8dGHsfRSktoEo5sHbUwKcF9vDbKjiPPNt7vt3YTub8uMjcUW4rURcTxRySHT&#10;Mxee0Tu+rKE5E2eE0TJkcdp0gL84G8guFfc/DwIVZ+aTpXm8LxaL6K8ULO7ezSnA20x9mxFWElTF&#10;ZUDOxmAbRlceHOp9R28VSQQLH0jtVichXvqaZkSmSFJOBo6uu41T1cs32/wGAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC1x0G63gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJNC&#10;ShviVBU/EhcOFA49uvHWiYjXwXbT9O1ZTnDcb0azM9V6cr0YMcTOk4J8loFAarzpyCr4/Hi5WYKI&#10;SZPRvSdUcMYI6/ryotKl8Sd6x3GbrOAQiqVW0KY0lFLGpkWn48wPSKwdfHA68RmsNEGfONz1cp5l&#10;C+l0R/yh1QM+tth8bY+OU3bD2ebPVj9tptdi+i4Ob2MYlbq+mjYPIBJO6c8Mv/W5OtTcae+PZKLo&#10;FRRzNjJe5AUI1lf3t0z2TFbZHci6kv8X1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;i7VTXNsBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtcdBut4AAAAJAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" fillcolor="#00cdc5" stroked="f">
                 <w10:wrap type="through"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="045167C7" wp14:editId="557149A2">
             <wp:extent cx="3517900" cy="1018572"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Imagen 9" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Imagen 7" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
@@ -158,62 +159,61 @@
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0133776B" w14:textId="01F5466F" w:rsidR="005B6E13" w:rsidRDefault="005B6E13" w:rsidP="005B6E13">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E78F9E5" w14:textId="7B204092" w:rsidR="002717EB" w:rsidRPr="00F41E64" w:rsidRDefault="00F41E64" w:rsidP="005B6E13">
+    <w:p w14:paraId="3EC63C4F" w14:textId="77777777" w:rsidR="00536799" w:rsidRDefault="00F41E64" w:rsidP="005B6E13">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Times New Roman"/>
-          <w:smallCaps/>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="00CCC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:smallCaps/>
           <w:color w:val="00CCC5"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>TÍTULO D</w:t>
       </w:r>
       <w:r w:rsidR="007A1ACA" w:rsidRPr="00F41E64">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:smallCaps/>
           <w:color w:val="00CCC5"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>EL ARTÍCULO</w:t>
       </w:r>
       <w:r w:rsidR="00166054" w:rsidRPr="00F41E64">
@@ -245,57 +245,92 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> nova</w:t>
       </w:r>
       <w:r w:rsidR="005B6E13" w:rsidRPr="00F41E64">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="00CCC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Light. 24</w:t>
       </w:r>
       <w:r w:rsidR="00626D1C" w:rsidRPr="00F41E64">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="00CCC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007A1ACA" w:rsidRPr="00F41E64">
+    </w:p>
+    <w:p w14:paraId="2E78F9E5" w14:textId="2DE5CECF" w:rsidR="002717EB" w:rsidRPr="00536799" w:rsidRDefault="00536799" w:rsidP="005B6E13">
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Times New Roman"/>
+          <w:smallCaps/>
+          <w:color w:val="00CCC5"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536799">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="00CCC5"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBTÍULO DEL ARTÍCULO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="00CCC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Gill Sans nova Light. 22)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1ACA" w:rsidRPr="00536799">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:smallCaps/>
           <w:color w:val="00CCC5"/>
-          <w:sz w:val="56"/>
-          <w:szCs w:val="56"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72179E9B" w14:textId="77777777" w:rsidR="00B31F03" w:rsidRPr="004A7FF9" w:rsidRDefault="00B31F03" w:rsidP="005B6E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:smallCaps/>
           <w:color w:val="CFD400"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2C928A" w14:textId="04F44233" w:rsidR="00B31F03" w:rsidRPr="005B5D1B" w:rsidRDefault="007A1ACA" w:rsidP="005B6E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
@@ -381,194 +416,272 @@
       <w:r w:rsidR="005B6E13" w:rsidRPr="005B5D1B">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16</w:t>
       </w:r>
       <w:r w:rsidR="00626D1C" w:rsidRPr="005B5D1B">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFE7B7E" w14:textId="77777777" w:rsidR="00B31F03" w:rsidRPr="00CB3B39" w:rsidRDefault="00B31F03" w:rsidP="0099153C">
-      <w:pPr>
+    <w:p w14:paraId="3BFE7B7E" w14:textId="77777777" w:rsidR="00B31F03" w:rsidRPr="00CB3B39" w:rsidRDefault="00B31F03" w:rsidP="002129C7">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="CFDB7A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD475EE" w14:textId="6888A01E" w:rsidR="00B31F03" w:rsidRPr="005B5D1B" w:rsidRDefault="00EC49FA" w:rsidP="005B6E13">
+    <w:p w14:paraId="2CD475EE" w14:textId="5194363D" w:rsidR="00B31F03" w:rsidRPr="005B5D1B" w:rsidRDefault="00EC49FA" w:rsidP="005B6E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:color w:val="CFD400"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Nombre del autor/a</w:t>
+        <w:t xml:space="preserve">Nombre del </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166054">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>autor/a</w:t>
       </w:r>
       <w:r w:rsidR="00B31F03" w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F6F81" w:rsidRPr="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova"/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Gill Sans nova. 12.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBCE72D" w14:textId="7433D744" w:rsidR="00B31F03" w:rsidRPr="005B5D1B" w:rsidRDefault="00B31F03" w:rsidP="005B6E13">
+    <w:p w14:paraId="22952BB1" w14:textId="18A54B20" w:rsidR="006A7462" w:rsidRPr="005B5D1B" w:rsidRDefault="006A7462" w:rsidP="006A7462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:color w:val="CFD400"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
-          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00EC49FA" w:rsidRPr="00166054">
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre del </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2º </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166054">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>autor/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F6F81" w:rsidRPr="007347BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+      <w:r w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova"/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Gill Sans nova </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="02FDA0A3" w14:textId="77777777" w:rsidR="005B6E13" w:rsidRPr="00166054" w:rsidRDefault="005B6E13" w:rsidP="005B6E13">
+        <w:t>(Gill Sans nova. 12.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBFE3DA" w14:textId="298A0746" w:rsidR="006A7462" w:rsidRPr="005B5D1B" w:rsidRDefault="006A7462" w:rsidP="006A7462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="CFD400"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166054">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Filiación universitaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="57084748" w14:textId="77777777" w:rsidR="00AA311C" w:rsidRPr="00166054" w:rsidRDefault="005B6E13" w:rsidP="005B6E13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Gill Sans nova </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Light</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. 12.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FDA0A3" w14:textId="77777777" w:rsidR="005B6E13" w:rsidRPr="00166054" w:rsidRDefault="005B6E13" w:rsidP="005B6E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57084748" w14:textId="77777777" w:rsidR="00AA311C" w:rsidRPr="00166054" w:rsidRDefault="005B6E13" w:rsidP="005B6E13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>…………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A38C97" w14:textId="77777777" w:rsidR="00626D1C" w:rsidRPr="00166054" w:rsidRDefault="00626D1C" w:rsidP="005B6E13">
+    <w:p w14:paraId="73A38C97" w14:textId="6AB7E582" w:rsidR="00626D1C" w:rsidRPr="00166054" w:rsidRDefault="00626D1C" w:rsidP="005B6E13">
       <w:pPr>
         <w:pStyle w:val="Captulo"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Recibido: (A rellenar por la redacción de la revista)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6455823A" w14:textId="77777777" w:rsidR="00626D1C" w:rsidRPr="00166054" w:rsidRDefault="00626D1C" w:rsidP="005B6E13">
       <w:pPr>
         <w:pStyle w:val="Captulo"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
@@ -634,128 +747,154 @@
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B19C86F" w14:textId="711E91C1" w:rsidR="002717EB" w:rsidRPr="00166054" w:rsidRDefault="002717EB" w:rsidP="00125375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cómo citar este artículo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA461CB" w14:textId="5D6EF277" w:rsidR="007020BA" w:rsidRPr="0080461A" w:rsidRDefault="007A1ACA" w:rsidP="1C44CF87">
+    <w:p w14:paraId="6DA461CB" w14:textId="78DB9130" w:rsidR="007020BA" w:rsidRPr="0080461A" w:rsidRDefault="007A1ACA" w:rsidP="1C44CF87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apellido, Nombre. </w:t>
+        <w:t>Apellido, Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52CC1" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido, Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52CC1" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E6148" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007E046C" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
       <w:r w:rsidR="000E6148" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Título del artículo</w:t>
       </w:r>
       <w:r w:rsidR="007020BA" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007020BA" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ASRI. Arte y Sociedad. Revista de investigación en Arte y Humanidades Digitales., (</w:t>
-      </w:r>
+        <w:t>ASRI. Arte y Sociedad. Revista de investigación en Arte y Humanidades Digitales, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007E046C" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nº</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007020BA" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007020BA" w:rsidRPr="1C44CF87">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2044AC55" w14:textId="69B4B7E5" w:rsidR="00125375" w:rsidRDefault="00125375" w:rsidP="00125375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
@@ -783,82 +922,81 @@
         </w:rPr>
         <w:t>a partir de</w:t>
       </w:r>
       <w:r w:rsidRPr="00166054">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00D46895" w:rsidRPr="0021316C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>http://www.revistaasri.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65188836" w14:textId="77777777" w:rsidR="007347BA" w:rsidRDefault="007347BA" w:rsidP="00125375">
+    <w:p w14:paraId="65188836" w14:textId="7C6BEA02" w:rsidR="007347BA" w:rsidRDefault="007347BA" w:rsidP="00125375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6E6AFA" w14:textId="6E36F394" w:rsidR="00D46895" w:rsidRPr="00166054" w:rsidRDefault="007347BA" w:rsidP="00125375">
+    <w:p w14:paraId="4E6E6AFA" w14:textId="5390FDF8" w:rsidR="00D46895" w:rsidRPr="00E62FAE" w:rsidRDefault="007347BA" w:rsidP="00E62FAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21F15">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFD966" w:themeColor="accent4" w:themeTint="99"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2B6C0D" wp14:editId="15DD0F29">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2B6C0D" wp14:editId="5914E5DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191135</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6146800" cy="183600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="19433"/>
                     <wp:lineTo x="21555" y="19433"/>
                     <wp:lineTo x="21555" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="16" name="Rectángulo 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -874,82 +1012,82 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="00CDC5"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectángulo 7" style="position:absolute;margin-left:0;margin-top:15.05pt;width:484pt;height:14.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#00cdc5" stroked="f" w14:anchorId="53EB37AC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLtVNc2wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnplhI1XaFWi5AW&#10;FmnhAxzHaSwcjxm7TcvXM3bSbgU3xMXyeMbP8948r+9PvWFHhV6DrXgxyzlTVkKj7b7i3789vFlx&#10;5oOwjTBgVcXPyvP7zetX68GVag4dmEYhIxDry8FVvAvBlVnmZad64WfglKVkC9iLQCHuswbFQOi9&#10;yeZ5vswGwMYhSOU9ne7GJN8k/LZVMjy1rVeBmYpTbyGtmNY6rtlmLco9CtdpObUh/qGLXmhLj16h&#10;diIIdkD9F1SvJYKHNswk9Bm0rZYqcSA2Rf4Hm+dOOJW4kDjeXWXy/w9Wfjk+u68YW/fuEeQPT4pk&#10;g/PlNRMDTzWsHj5DQzMUhwCJ7KnFPt4kGuyUND1fNVWnwCQdLovFcpWT9JJyxertkvbxCVFebjv0&#10;4aOCnsVNxZFmltDF8dGHsfRSktoEo5sHbUwKcF9vDbKjiPPNt7vt3YTub8uMjcUW4rURcTxRySHT&#10;Mxee0Tu+rKE5E2eE0TJkcdp0gL84G8guFfc/DwIVZ+aTpXm8LxaL6K8ULO7ezSnA20x9mxFWElTF&#10;ZUDOxmAbRlceHOp9R28VSQQLH0jtVichXvqaZkSmSFJOBo6uu41T1cs32/wGAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDpZzkH3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWFJQ&#10;p600nSY+JC4cGBw4Zo2XVjROabIu+/eYExzt99Xjx/Um+0HMOMU+kIZioUAgtcH25DR8vD/frEDE&#10;ZMiaIRBqOGOETXN5UZvKhhO94bxLTjCEYmU0dCmNlZSx7dCbuAgjEmeHMHmTeJyctJM5MdwP8lap&#10;pfSmJ77QmREfOmy/dkfPlM/x7IonZx63+aXM3+XhdZ5mra+v8vYeRMKc/srwq8/q0LDTPhzJRjFo&#10;4EeShjtVgOB0vVzxYq+hXCuQTS3/6zc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIu1&#10;U1zbAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOlnOQfcAAAABgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;">
+              <v:rect w14:anchorId="5D4D8BD7" id="Rectángulo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:15.05pt;width:484pt;height:14.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLtVNc2wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnplhI1XaFWi5AW&#10;FmnhAxzHaSwcjxm7TcvXM3bSbgU3xMXyeMbP8948r+9PvWFHhV6DrXgxyzlTVkKj7b7i3789vFlx&#10;5oOwjTBgVcXPyvP7zetX68GVag4dmEYhIxDry8FVvAvBlVnmZad64WfglKVkC9iLQCHuswbFQOi9&#10;yeZ5vswGwMYhSOU9ne7GJN8k/LZVMjy1rVeBmYpTbyGtmNY6rtlmLco9CtdpObUh/qGLXmhLj16h&#10;diIIdkD9F1SvJYKHNswk9Bm0rZYqcSA2Rf4Hm+dOOJW4kDjeXWXy/w9Wfjk+u68YW/fuEeQPT4pk&#10;g/PlNRMDTzWsHj5DQzMUhwCJ7KnFPt4kGuyUND1fNVWnwCQdLovFcpWT9JJyxertkvbxCVFebjv0&#10;4aOCnsVNxZFmltDF8dGHsfRSktoEo5sHbUwKcF9vDbKjiPPNt7vt3YTub8uMjcUW4rURcTxRySHT&#10;Mxee0Tu+rKE5E2eE0TJkcdp0gL84G8guFfc/DwIVZ+aTpXm8LxaL6K8ULO7ezSnA20x9mxFWElTF&#10;ZUDOxmAbRlceHOp9R28VSQQLH0jtVichXvqaZkSmSFJOBo6uu41T1cs32/wGAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDpZzkH3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWFJQ&#10;p600nSY+JC4cGBw4Zo2XVjROabIu+/eYExzt99Xjx/Um+0HMOMU+kIZioUAgtcH25DR8vD/frEDE&#10;ZMiaIRBqOGOETXN5UZvKhhO94bxLTjCEYmU0dCmNlZSx7dCbuAgjEmeHMHmTeJyctJM5MdwP8lap&#10;pfSmJ77QmREfOmy/dkfPlM/x7IonZx63+aXM3+XhdZ5mra+v8vYeRMKc/srwq8/q0LDTPhzJRjFo&#10;4EeShjtVgOB0vVzxYq+hXCuQTS3/6zc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIu1&#10;U1zbAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOlnOQfcAAAABgEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" fillcolor="#00cdc5" stroked="f">
                 <w10:wrap type="through"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3427D06A" w14:textId="2065E266" w:rsidR="005B6E13" w:rsidRPr="002F4BB8" w:rsidRDefault="005B6E13" w:rsidP="002717EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:i/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="005B6E13" w:rsidRPr="002F4BB8" w:rsidSect="00AA311C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="397" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DFBFB9F" w14:textId="1DAA7D74" w:rsidR="00AA311C" w:rsidRPr="002F4BB8" w:rsidRDefault="00AA311C" w:rsidP="00626D1C">
+    <w:p w14:paraId="6DFBFB9F" w14:textId="6DB0F919" w:rsidR="00AA311C" w:rsidRPr="002F4BB8" w:rsidRDefault="00AA311C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA311C" w:rsidRPr="002F4BB8" w:rsidSect="00AA311C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="397" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F0F7B9" w14:textId="09F81D0C" w:rsidR="00626D1C" w:rsidRPr="003470AE" w:rsidRDefault="00EC49FA" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -1089,78 +1227,87 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="785A8DC5" w14:textId="3B6C1FBF" w:rsidR="00FB3226" w:rsidRPr="00465EEF" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518D0B5A" w14:textId="5159F85E" w:rsidR="00626D1C" w:rsidRPr="0060554D" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
+    <w:p w14:paraId="518D0B5A" w14:textId="13ED631A" w:rsidR="00626D1C" w:rsidRPr="0060554D" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Máximo de cinco palabras clav</w:t>
       </w:r>
       <w:r w:rsidR="005D6CCE">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:r w:rsidR="002129C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: Primera palabra, segunda palabra, tercera palabra.</w:t>
+      </w:r>
       <w:r w:rsidR="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007347BA" w:rsidRPr="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Gill Sans nova</w:t>
       </w:r>
       <w:r w:rsidR="00CF2C4E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1188,51 +1335,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF96559" w14:textId="2C360D12" w:rsidR="00626D1C" w:rsidRPr="00FF58C9" w:rsidRDefault="00EC49FA" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF58C9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22006D4E" w14:textId="2BC3EF84" w:rsidR="007347BA" w:rsidRPr="007347BA" w:rsidRDefault="00626D1C" w:rsidP="007347BA">
+    <w:p w14:paraId="09FF2160" w14:textId="7E5092B9" w:rsidR="00626D1C" w:rsidRPr="007B34B7" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The abstract should be a concise statement of the subject, approach and conclusions. Abstracts should not have more than </w:t>
       </w:r>
       <w:r w:rsidR="00245F40">
         <w:rPr>
@@ -1266,145 +1413,195 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> words</w:t>
       </w:r>
       <w:r w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007347BA" w:rsidRPr="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Gill Sans nova light cursiva 12.)</w:t>
-[...83 lines deleted...]
-      <w:r w:rsidR="004C5EE8" w:rsidRPr="007347BA">
+        <w:t xml:space="preserve">(Gill Sans nova light </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007347BA" w:rsidRPr="007347BA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Gill Sans nova light cursiva 12.)</w:t>
+        <w:t>cursiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007347BA" w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB00A10" w14:textId="77777777" w:rsidR="00FB3226" w:rsidRPr="00465EEF" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Keywords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6240DF" w14:textId="10BD0080" w:rsidR="004C5EE8" w:rsidRPr="007347BA" w:rsidRDefault="00455CA7" w:rsidP="004C5EE8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00626D1C" w:rsidRPr="00465EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o more than five keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="002129C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: First word, second word, third word</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5EE8" w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Gill Sans nova light </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C5EE8" w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cursiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C5EE8" w:rsidRPr="007347BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00CDC5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7EC567" w14:textId="605FACB6" w:rsidR="00626D1C" w:rsidRPr="004C5EE8" w:rsidRDefault="00626D1C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5967E618" w14:textId="77777777" w:rsidR="00AA311C" w:rsidRPr="004C5EE8" w:rsidRDefault="00AA311C" w:rsidP="00626D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1445,51 +1642,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8F5B2E" w14:textId="061C089A" w:rsidR="004C5EE8" w:rsidRPr="00C54E5D" w:rsidRDefault="009C29C1" w:rsidP="004C5EE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54E5D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introducción </w:t>
       </w:r>
       <w:r w:rsidR="004C5EE8" w:rsidRPr="00C54E5D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Gill Sans nova</w:t>
       </w:r>
       <w:r w:rsidR="00C54E5D" w:rsidRPr="00C54E5D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> light</w:t>
       </w:r>
       <w:r w:rsidR="00C54E5D">
@@ -1767,74 +1963,76 @@
       <w:r w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA59BF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>estructura del artículo</w:t>
       </w:r>
       <w:r w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> presentará </w:t>
       </w:r>
       <w:r w:rsidR="003E7B2B" w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
         <w:t xml:space="preserve">un formato académico </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E7B2B" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IMR</w:t>
       </w:r>
       <w:r w:rsidR="00E71B9C" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00BD57BB" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B31F03" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Introducción, metodología,</w:t>
       </w:r>
       <w:r w:rsidR="0073453D" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7B2B" w:rsidRPr="0073453D">
@@ -1891,95 +2089,96 @@
       </w:r>
       <w:r w:rsidR="00B31F03" w:rsidRPr="0073453D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B31F03" w:rsidRPr="00465EEF">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los estudios de revisión teórica deben estructurarse como sigue: Planteamiento de la cuestión (generalmente en la sección "Introducción"), desarrollo (con las secciones correspondientes a los contenidos desarrollados), conclusiones y referencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490D2119" w14:textId="77777777" w:rsidR="003E7B2B" w:rsidRPr="00465EEF" w:rsidRDefault="003E7B2B" w:rsidP="00B31F03">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B84D4E" w14:textId="3DA8F463" w:rsidR="003E7B2B" w:rsidRPr="00C2363A" w:rsidRDefault="003E7B2B" w:rsidP="00C2363A">
+    <w:p w14:paraId="12B84D4E" w14:textId="3DA8F463" w:rsidR="003E7B2B" w:rsidRPr="00C2363A" w:rsidRDefault="003E7B2B" w:rsidP="007831C6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2363A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los artículos deberán respetar la norma </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00415F7E" w:rsidRPr="00C2363A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>APA 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00700371" w:rsidRPr="00C2363A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="548DD4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437A6C8C" w14:textId="5686B529" w:rsidR="00B31F03" w:rsidRPr="007C1FAA" w:rsidRDefault="00C2363A" w:rsidP="00C2363A">
+    <w:p w14:paraId="374A5FCC" w14:textId="2C13C178" w:rsidR="007C1FAA" w:rsidRPr="007831C6" w:rsidRDefault="00C2363A" w:rsidP="007831C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2363A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cursivas:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
@@ -2007,252 +2206,425 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier palabra extranjera, o que no conste en la RAE, habrá de ir en </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2363A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>cursiva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374A5FCC" w14:textId="77777777" w:rsidR="007C1FAA" w:rsidRPr="007C1FAA" w:rsidRDefault="007C1FAA" w:rsidP="007C1FAA">
-[...9 lines deleted...]
-    <w:p w14:paraId="177607E5" w14:textId="77777777" w:rsidR="003E3989" w:rsidRPr="00735562" w:rsidRDefault="003E3989" w:rsidP="003E3989">
+    <w:p w14:paraId="523E0B72" w14:textId="77777777" w:rsidR="003B46B6" w:rsidRDefault="003E3989" w:rsidP="003B46B6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735562">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">No se utilizarán bolas automáticas, (bullets) o cualquier otro tipo de auto-texto. “Las </w:t>
+        <w:t>No se utilizarán bolas automáticas, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735562">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bullets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735562">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) o cualquier otro tipo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00735562">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>auto-texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00735562">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Las </w:t>
       </w:r>
       <w:r w:rsidRPr="00735562">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>comillas</w:t>
       </w:r>
       <w:r w:rsidRPr="00735562">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> serán dobles y terminarán </w:t>
       </w:r>
       <w:r w:rsidRPr="00735562">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>después de las señales de puntuación.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E7350C" w14:textId="77777777" w:rsidR="003E3989" w:rsidRPr="00D50458" w:rsidRDefault="003E3989" w:rsidP="003E3989">
-[...9 lines deleted...]
-    <w:p w14:paraId="7CD7B631" w14:textId="25A899FE" w:rsidR="000F3FB3" w:rsidRDefault="007C1FAA" w:rsidP="000F3FB3">
+    <w:p w14:paraId="06E7350C" w14:textId="45AB2883" w:rsidR="003E3989" w:rsidRPr="003B46B6" w:rsidRDefault="00F41EE9" w:rsidP="003B46B6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="007C1FAA">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las frases entre </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1A4C" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paréntesis se realizarán con </w:t>
+      </w:r>
+      <w:r w:rsidR="00501ECD" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00501ECD" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00501ECD" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1A4C" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>líneas de tam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">año largo— </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Gill Sans nova Light 11) </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="3C6D8F89" w14:textId="04DB71BD" w:rsidR="000F3FB3" w:rsidRDefault="000F3FB3" w:rsidP="00912854">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>ctrl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>guión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA48D5" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del bloque numérico)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5228519C" w14:textId="17083D3E" w:rsidR="000F3FB3" w:rsidRPr="007831C6" w:rsidRDefault="007C1FAA" w:rsidP="007831C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3FB3">
+      <w:r w:rsidRPr="00A4079D">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Autocitas.</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="42282129" w14:textId="0810A434" w:rsidR="00402A89" w:rsidRPr="000F3FB3" w:rsidRDefault="00402A89" w:rsidP="00912854">
+        <w:t>Cita de más de 40 palabras.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En párrafo independiente con el carácter un punto más pequeño </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Gill Sans nova Light 11) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>y sangría de un tabulador.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B46B6" w:rsidRPr="003B46B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Estas citas irán siempre sin comillas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188D064D" w14:textId="67736219" w:rsidR="00402A89" w:rsidRPr="007831C6" w:rsidRDefault="000F3FB3" w:rsidP="007831C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564C18">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00564C18">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F3FB3">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La revista no publica trabajos con una elevada tasa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (máximo 12%). Se consideran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>autocitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F3FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las citas a trabajos publicados por otros autores en la propia revista o a los trabajos anteriores del autor en la misma o en otras revistas o publicaciones científicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42282129" w14:textId="0810A434" w:rsidR="00402A89" w:rsidRPr="000F3FB3" w:rsidRDefault="00402A89" w:rsidP="00912854">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>Textos a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> pie de página</w:t>
       </w:r>
       <w:r w:rsidR="008E4677">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA30E13" w14:textId="77777777" w:rsidR="00337DB1" w:rsidRDefault="00337DB1" w:rsidP="008E72D7">
+    <w:p w14:paraId="6329AF6F" w14:textId="77777777" w:rsidR="001A35FE" w:rsidRDefault="001A35FE" w:rsidP="008E72D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6329AF6F" w14:textId="77777777" w:rsidR="001A35FE" w:rsidRPr="00A5441A" w:rsidRDefault="001A35FE" w:rsidP="008E72D7">
+    <w:p w14:paraId="369B58C4" w14:textId="77777777" w:rsidR="007831C6" w:rsidRPr="00A5441A" w:rsidRDefault="007831C6" w:rsidP="008E72D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C6276E" w14:textId="5CDA5E0E" w:rsidR="00E71B9C" w:rsidRPr="00673DAE" w:rsidRDefault="009C29C1" w:rsidP="00E71B9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
@@ -2295,282 +2667,647 @@
       <w:r w:rsidR="00673DAE" w:rsidRPr="00673DAE">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00CDC5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Gill Sans nova light, negrita 12.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B772965" w14:textId="77777777" w:rsidR="001A35FE" w:rsidRPr="004C5EE8" w:rsidRDefault="001A35FE" w:rsidP="00E71B9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341D563F" w14:textId="7899164C" w:rsidR="009C29C1" w:rsidRPr="00673DAE" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
+    <w:p w14:paraId="109F2153" w14:textId="7A90747E" w:rsidR="007831C6" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673DAE">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>En el caso de que existan subcapítulos deberán ser numerados</w:t>
       </w:r>
       <w:r w:rsidRPr="00673DAE">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en esta secuencia: 1 / 1.1 /1.1.1 , sin punto al final.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00673DAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007831C6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00673DAE" w:rsidRPr="00673DAE">
+        </w:rPr>
+        <w:t xml:space="preserve">de este modo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C3DDCC" w14:textId="77777777" w:rsidR="007831C6" w:rsidRDefault="007831C6" w:rsidP="00673DAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341D563F" w14:textId="6A7D3865" w:rsidR="009C29C1" w:rsidRPr="00D510B2" w:rsidRDefault="007831C6" w:rsidP="008379AE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subcapítulo </w:t>
+      </w:r>
+      <w:r w:rsidR="00673DAE" w:rsidRPr="00D510B2">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Gill Sans nova light, 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64827026" w14:textId="77777777" w:rsidR="009C29C1" w:rsidRPr="00A5441A" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
+    <w:p w14:paraId="64827026" w14:textId="77777777" w:rsidR="009C29C1" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1543A8" w14:textId="5F715EFA" w:rsidR="009C29C1" w:rsidRPr="00A5441A" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
+    <w:p w14:paraId="1F6F1BB4" w14:textId="47435108" w:rsidR="007831C6" w:rsidRPr="007831C6" w:rsidRDefault="007831C6" w:rsidP="00673DAE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
-        </w:rPr>
-[...43 lines deleted...]
-      <w:r w:rsidR="00672567" w:rsidRPr="00853F0E">
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007831C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subcapítulo de subcapítulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007831C6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00103C8E" w:rsidRPr="00853F0E">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Gill Sans nova light</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00672567" w:rsidRPr="00853F0E">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007831C6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
-        </w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="79D18CC6" w14:textId="77777777" w:rsidR="00672567" w:rsidRPr="00A5441A" w:rsidRDefault="00672567" w:rsidP="009C29C1">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B6A4DD" w14:textId="77777777" w:rsidR="007831C6" w:rsidRPr="00A5441A" w:rsidRDefault="007831C6" w:rsidP="00673DAE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771274CC" w14:textId="0A99ED2F" w:rsidR="009C29C1" w:rsidRPr="002710BF" w:rsidRDefault="00245785" w:rsidP="009C29C1">
+    <w:p w14:paraId="7B1543A8" w14:textId="5F715EFA" w:rsidR="009C29C1" w:rsidRPr="00A5441A" w:rsidRDefault="009C29C1" w:rsidP="00673DAE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La págin</w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a está formada con márgenes de 2,5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superior e inferior y 2cm en Izquierda y derecha. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>a izquierda y derecha</w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se utiliza la fuente </w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="00853F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>Gill Sans</w:t>
+      </w:r>
+      <w:r w:rsidR="00103C8E" w:rsidRPr="00853F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nova</w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="00853F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Light</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>de Word para Windows</w:t>
+      </w:r>
+      <w:r w:rsidR="00672567" w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Mac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El espaciado sencillo. Todos los parágrafos tienen espaciado de 0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>ptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1C44CF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>. anterior y posterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D18CC6" w14:textId="77777777" w:rsidR="00672567" w:rsidRPr="00A5441A" w:rsidRDefault="00672567" w:rsidP="009C29C1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771274CC" w14:textId="58EA24AB" w:rsidR="009C29C1" w:rsidRPr="002710BF" w:rsidRDefault="006A7462" w:rsidP="009C29C1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="1493CD53">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:252pt;height:206pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:195.35pt;height:159.65pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
             <v:imagedata r:id="rId14" o:title=""/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A17B378" w14:textId="77777777" w:rsidR="00672567" w:rsidRDefault="00672567" w:rsidP="009C29C1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53F4CD59" w14:textId="77777777" w:rsidR="007177F5" w:rsidRDefault="007177F5" w:rsidP="00187E91">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE57E14" w14:textId="77777777" w:rsidR="003E3989" w:rsidRDefault="003E3989" w:rsidP="00187E91">
+    <w:p w14:paraId="2EE57E14" w14:textId="13A82B3A" w:rsidR="003E3989" w:rsidRDefault="002C042E" w:rsidP="00187E91">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Los p</w:t>
+      </w:r>
+      <w:r w:rsidR="00964DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>árrafos sangrados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5 o más líneas citadas) deberán tener este formato</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Gill Sans nova light,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00964DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461B4C87" w14:textId="77777777" w:rsidR="002C042E" w:rsidRDefault="002C042E" w:rsidP="00187E91">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42392059" w14:textId="19A14CFF" w:rsidR="00876BEA" w:rsidRPr="00EC1B4B" w:rsidRDefault="00330B11" w:rsidP="00876BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem Ipsum is simply dummy text of the printing and typesetting industry. Lorem Ipsum has been the industry's standard dummy text ever since the 1500s, when an unknown printer took a galley of type and scrambled it to make a type specimen book. It has survived not only five centuries, but also the leap into electronic typesetting, remaining essentially unchanged. It was </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>popularised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the 1960s with the release of Letraset sheets containing Lorem Ipsum passages, and more recently with desktop publishing software like Aldus PageMaker including versions of Lorem Ipsum.</w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEA" w:rsidRPr="00330B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEA" w:rsidRPr="00EC1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>Autor/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEA" w:rsidRPr="00EC1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>año</w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEA" w:rsidRPr="00EC1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00876BEA" w:rsidRPr="00EC1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Gill Sans nova light</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94897">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767A0" w:rsidRPr="00D510B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:color w:val="33CCCC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433A5C5B" w14:textId="77777777" w:rsidR="002C042E" w:rsidRPr="00876BEA" w:rsidRDefault="002C042E" w:rsidP="00187E91">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AA952C" w14:textId="77777777" w:rsidR="00964DF1" w:rsidRDefault="00964DF1" w:rsidP="00187E91">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B71DEA0" w14:textId="32D8FEBC" w:rsidR="00E71B9C" w:rsidRPr="00E8514E" w:rsidRDefault="005C67D8" w:rsidP="00E71B9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8514E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
@@ -2597,51 +3334,71 @@
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CFB65FA" w14:textId="77777777" w:rsidR="00590B15" w:rsidRPr="00590B15" w:rsidRDefault="00590B15" w:rsidP="00590B15">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="33CCCC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590B15">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="33CCCC"/>
         </w:rPr>
-        <w:t>Envíe las imágenes por separado, en alta resolución (300 ppp)</w:t>
+        <w:t xml:space="preserve">Envíe las imágenes por separado, en alta resolución (300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00590B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>ppp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00590B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="33CCCC"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7772BF11" w14:textId="77777777" w:rsidR="00590B15" w:rsidRDefault="00590B15" w:rsidP="00187E91">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2980F0A4" w14:textId="35E0BB66" w:rsidR="0015163B" w:rsidRDefault="0015163B" w:rsidP="00187E91">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -2962,50 +3719,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7642FF" w14:textId="187BF7B2" w:rsidR="00187E91" w:rsidRDefault="00FF58C9" w:rsidP="00FF58C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66A680EF" wp14:editId="2C019F08">
             <wp:extent cx="1768185" cy="2239701"/>
             <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
             <wp:docPr id="1689316844" name="Imagen 5" descr="Un par de personas en un escenario&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1689316844" name="Imagen 5" descr="Un par de personas en un escenario&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noRot="1" noChangeAspect="1" noEditPoints="1" noChangeArrowheads="1" noCrop="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3103,51 +3861,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E3C334" w14:textId="6304F7A0" w:rsidR="00FF58C9" w:rsidRPr="00F61501" w:rsidRDefault="00187E91" w:rsidP="00187E91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF58C9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Las figuras también podrán presentarse agrupadas (Figuras 2 y 3) con un "ajuste de texto" en la opción "en línea con el texto":</w:t>
       </w:r>
       <w:r w:rsidR="001017A8" w:rsidRPr="00FF58C9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6436C6" w14:textId="77777777" w:rsidR="00FF58C9" w:rsidRDefault="00FF58C9" w:rsidP="00187E91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDC663F" w14:textId="0BF08BC4" w:rsidR="00FF58C9" w:rsidRDefault="00FF58C9" w:rsidP="00FF58C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3286,83 +4043,83 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Gill Sans 10)</w:t>
       </w:r>
       <w:r w:rsidR="002320AF" w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8B94E9" w14:textId="77777777" w:rsidR="00FF58C9" w:rsidRPr="00864830" w:rsidRDefault="00FF58C9" w:rsidP="00187E91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E6283A" w14:textId="05A4FA39" w:rsidR="005C67D8" w:rsidRPr="005C67D8" w:rsidRDefault="00245785" w:rsidP="00455CA7">
+    <w:p w14:paraId="35E6283A" w14:textId="347A1696" w:rsidR="005C67D8" w:rsidRPr="005C67D8" w:rsidRDefault="006A7462" w:rsidP="00455CA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="6E445161">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Un gabinete de madera&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;Descripción generada automáticamente con confianza baja" style="width:103pt;height:2in;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Un gabinete de madera&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;Descripción generada automáticamente con confianza baja" style="width:121.45pt;height:169.65pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
             <v:imagedata r:id="rId16" o:title="Un gabinete de madera&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;Descripción generada automáticamente con confianza baja"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="1FD809A8">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:108pt;height:2in;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:124.6pt;height:166.55pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
             <v:imagedata r:id="rId17" o:title=""/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E220D1" w14:textId="77777777" w:rsidR="00FF58C9" w:rsidRPr="00864830" w:rsidRDefault="00FF58C9" w:rsidP="005C67D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365767F4" w14:textId="2B8DDD17" w:rsidR="00FF58C9" w:rsidRDefault="00FF58C9" w:rsidP="00FF58C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3530,69 +4287,70 @@
         </w:rPr>
         <w:t>Baño de Agua en Madrid</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. (fecha). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3105B569" w14:textId="77777777" w:rsidR="00FF58C9" w:rsidRPr="009E0DB1" w:rsidRDefault="00FF58C9" w:rsidP="005C67D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46222785" w14:textId="155657C7" w:rsidR="005C67D8" w:rsidRPr="005C67D8" w:rsidRDefault="00245785" w:rsidP="005C67D8">
+    <w:p w14:paraId="46222785" w14:textId="04F3EAA5" w:rsidR="005C67D8" w:rsidRPr="005C67D8" w:rsidRDefault="006A7462" w:rsidP="005C67D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="53619CC4">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:183.5pt;height:136.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:187.2pt;height:139.6pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
             <v:imagedata r:id="rId18" o:title=""/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2752FE66" w14:textId="77777777" w:rsidR="005C67D8" w:rsidRPr="009E0DB1" w:rsidRDefault="005C67D8" w:rsidP="005C67D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="765326D4" w14:textId="63D50367" w:rsidR="00A111DB" w:rsidRDefault="00FF58C9" w:rsidP="00A111DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3738,199 +4496,336 @@
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la numeración de las figuras es independiente de la numeración de las tablas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6DDE52" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="005C67D8" w:rsidRDefault="007177F5" w:rsidP="007177F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C67D8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6CA28" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="00A5441A" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+    <w:p w14:paraId="23F6CA28" w14:textId="39613966" w:rsidR="007177F5" w:rsidRPr="00A5441A" w:rsidRDefault="007177F5" w:rsidP="007177F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tabla 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ejemplo de un cuadro de datos </w:t>
+        <w:t xml:space="preserve"> Ejemplo de un cuadro de datos</w:t>
+      </w:r>
+      <w:r w:rsidR="003202DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E21C8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Gill Sans Light. 10)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D809E84" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="00881DB0" w:rsidRDefault="007177F5" w:rsidP="00885459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="007177F5" w:rsidRPr="007177F5" w14:paraId="4C20AF66" w14:textId="77777777" w:rsidTr="007177F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4E252A" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="007177F5" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+          <w:p w14:paraId="2A4E252A" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="00496A39" w:rsidRDefault="007177F5" w:rsidP="007177F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007177F5">
+            <w:r w:rsidRPr="00496A39">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F495BA" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="007177F5" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+          <w:p w14:paraId="12F495BA" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="00496A39" w:rsidRDefault="007177F5" w:rsidP="007177F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007177F5">
+            <w:r w:rsidRPr="00496A39">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007177F5" w:rsidRPr="007177F5" w14:paraId="08E2B344" w14:textId="77777777" w:rsidTr="007177F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF5CA0D" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="007177F5" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+          <w:p w14:paraId="1CF5CA0D" w14:textId="69ACA044" w:rsidR="007177F5" w:rsidRPr="00496A39" w:rsidRDefault="00496A39" w:rsidP="007177F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00496A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E21C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:color w:val="33CCCC"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Gill Sans Light. 10)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C552114" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="007177F5" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+          <w:p w14:paraId="1C552114" w14:textId="66C8B89C" w:rsidR="007177F5" w:rsidRPr="00496A39" w:rsidRDefault="00496A39" w:rsidP="007177F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00496A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Datos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E21C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+                <w:color w:val="33CCCC"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Gill Sans Light. 10)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C03F79D" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="005C67D8" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+    <w:p w14:paraId="7C03F79D" w14:textId="77777777" w:rsidR="007177F5" w:rsidRPr="00124D9B" w:rsidRDefault="007177F5" w:rsidP="007177F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0262A978" w14:textId="77777777" w:rsidR="00124D9B" w:rsidRDefault="00124D9B" w:rsidP="00124D9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>propia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B95F19B" w14:textId="77777777" w:rsidR="00124D9B" w:rsidRPr="005C67D8" w:rsidRDefault="00124D9B" w:rsidP="007177F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Light" w:hAnsi="Gill Sans Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F3F3FEA" w14:textId="29E24975" w:rsidR="005C67D8" w:rsidRPr="00A5441A" w:rsidRDefault="003E7B2B" w:rsidP="005C67D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4252,69 +5147,109 @@
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E90328" w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">ard, S. K., MacKinlay, J. </w:t>
+        <w:t xml:space="preserve">ard, S. K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E90328" w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>MacKinlay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E90328" w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. </w:t>
       </w:r>
       <w:r w:rsidR="002B16D8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5441A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Shneiderman, B. (1999). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Shneiderman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A5441A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. (1999). </w:t>
       </w:r>
       <w:r w:rsidRPr="002B16D8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Readings in information visualization: using vision to think</w:t>
       </w:r>
       <w:r w:rsidR="004B21BC" w:rsidRPr="002B16D8">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B21BC" w:rsidRPr="00A5441A">
         <w:rPr>
@@ -4429,51 +5364,123 @@
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:color w:val="33CCCC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61732647" w14:textId="25FAF2AC" w:rsidR="00884CA4" w:rsidRPr="004C45B7" w:rsidRDefault="004C45B7" w:rsidP="00396606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C45B7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todas las referencias que dispongan de DOI (Digital Object Identifier) lo incluirán al final. Puede encontrar el DOI de sus referencias en CrossRef Query Services: </w:t>
+        <w:t xml:space="preserve">Todas las referencias que dispongan de DOI (Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Object</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identifier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) lo incluirán al final. Puede encontrar el DOI de sus referencias en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CrossRef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Query </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C45B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="004C45B7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.crossref.org/SimpleTextQuery/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004C45B7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A31E9E" w14:textId="17D62DEC" w:rsidR="00884CA4" w:rsidRDefault="00884CA4" w:rsidP="00396606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4491,50 +5498,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417B09AC" w14:textId="78D66F4B" w:rsidR="00396606" w:rsidRPr="0081235F" w:rsidRDefault="00396606" w:rsidP="00396606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081235F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova" w:hAnsi="Gill Sans Nova" w:cs="Gill Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dirección de envíos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282EF296" w14:textId="2201D9F8" w:rsidR="00396606" w:rsidRPr="00A5441A" w:rsidRDefault="00396606" w:rsidP="00396606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D4A838" w14:textId="6836BA96" w:rsidR="0082769A" w:rsidRDefault="00CD366B" w:rsidP="00396606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5441A">
@@ -4763,51 +5771,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="6146800" cy="183515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="00CDC5"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="12170188" id="Rectángulo 7" o:spid="_x0000_s1026" style="width:484pt;height:14.45pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe9OYe3AEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpS4marlCrRUgL&#10;i7TsBziO01g4HjN2m5avZ+y03QpuKy6WxzN+nvfmeXV37A07KPQabMWLSc6ZshIabXcVf/5x/27J&#10;mQ/CNsKAVRU/Kc/v1m/frAZXqil0YBqFjECsLwdX8S4EV2aZl53qhZ+AU5aSLWAvAoW4yxoUA6H3&#10;Jpvm+SIbABuHIJX3dLodk3yd8NtWyfDYtl4FZipOvYW0YlrruGbrlSh3KFyn5bkN8YoueqEtPXqF&#10;2oog2B71P1C9lgge2jCR0GfQtlqqxIHYFPlfbJ464VTiQuJ4d5XJ/z9Y+e3w5L5jbN27B5A/PSmS&#10;Dc6X10wMPNWwevgKDc1Q7AMksscW+3iTaLBj0vR01VQdA5N0uChmi2VO0kvKFcv382IeRc9Eebnt&#10;0IfPCnoWNxVHmllCF4cHH8bSS0lqE4xu7rUxKcBdvTHIDiLON99sNxd0f1tmbCy2EK+NiOOJSg45&#10;P3PhGb3jyxqaE3FGGC1DFqdNB/ibs4HsUnH/ay9QcWa+WJrHx2I2i/5KwWz+YUoB3mbq24ywkqAq&#10;LgNyNgabMLpy71DvOnqrSCJY+ERqtzoJ8dLXeUZkiiTl2cDRdbdxqnr5Zus/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAi5G729oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6&#10;SZu60nSa+JC4cGDjwNFrsrSicUqSddm/x3CBi6VXr/X4cb3JbhCTCbH3pGA+K0AYar3uySp43z/f&#10;lSBiQtI4eDIKLibCprm+qrHS/kxvZtolKxhCsUIFXUpjJWVsO+MwzvxoiLujDw4Tx2ClDnhmuBvk&#10;oihW0mFPfKHD0Tx0pv3cnRxTPsaLnT9ZfNzml2X+Wh5fpzApdXuTt/cgksnpbxl+9FkdGnY6+BPp&#10;KAYF/Ej6ndytVyXHg4JFuQbZ1PK/fPMNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXvTm&#10;HtwBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;i5G729oAAAAEAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" fillcolor="#00cdc5" stroked="f">
+              <v:rect w14:anchorId="5BEC3A8B" id="Rectángulo 7" o:spid="_x0000_s1026" style="width:484pt;height:14.45pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe9OYe3AEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpS4marlCrRUgL&#10;i7TsBziO01g4HjN2m5avZ+y03QpuKy6WxzN+nvfmeXV37A07KPQabMWLSc6ZshIabXcVf/5x/27J&#10;mQ/CNsKAVRU/Kc/v1m/frAZXqil0YBqFjECsLwdX8S4EV2aZl53qhZ+AU5aSLWAvAoW4yxoUA6H3&#10;Jpvm+SIbABuHIJX3dLodk3yd8NtWyfDYtl4FZipOvYW0YlrruGbrlSh3KFyn5bkN8YoueqEtPXqF&#10;2oog2B71P1C9lgge2jCR0GfQtlqqxIHYFPlfbJ464VTiQuJ4d5XJ/z9Y+e3w5L5jbN27B5A/PSmS&#10;Dc6X10wMPNWwevgKDc1Q7AMksscW+3iTaLBj0vR01VQdA5N0uChmi2VO0kvKFcv382IeRc9Eebnt&#10;0IfPCnoWNxVHmllCF4cHH8bSS0lqE4xu7rUxKcBdvTHIDiLON99sNxd0f1tmbCy2EK+NiOOJSg45&#10;P3PhGb3jyxqaE3FGGC1DFqdNB/ibs4HsUnH/ay9QcWa+WJrHx2I2i/5KwWz+YUoB3mbq24ywkqAq&#10;LgNyNgabMLpy71DvOnqrSCJY+ERqtzoJ8dLXeUZkiiTl2cDRdbdxqnr5Zus/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAi5G729oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6&#10;SZu60nSa+JC4cGDjwNFrsrSicUqSddm/x3CBi6VXr/X4cb3JbhCTCbH3pGA+K0AYar3uySp43z/f&#10;lSBiQtI4eDIKLibCprm+qrHS/kxvZtolKxhCsUIFXUpjJWVsO+MwzvxoiLujDw4Tx2ClDnhmuBvk&#10;oihW0mFPfKHD0Tx0pv3cnRxTPsaLnT9ZfNzml2X+Wh5fpzApdXuTt/cgksnpbxl+9FkdGnY6+BPp&#10;KAYF/Ej6ndytVyXHg4JFuQbZ1PK/fPMNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXvTm&#10;HtwBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;i5G729oAAAAEAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" fillcolor="#00cdc5" stroked="f">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ED5CA9" w14:textId="77777777" w:rsidR="000325A5" w:rsidRDefault="000325A5" w:rsidP="00733522">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18038604" w14:textId="5AB5798C" w:rsidR="00AF4F32" w:rsidRPr="00BA27A0" w:rsidRDefault="000325A5" w:rsidP="00733522">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
@@ -5302,169 +6310,164 @@
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="33CCCC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Envíela por separado.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001728F3" w:rsidRPr="00FF58C9" w:rsidSect="00AA311C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB294E5" w14:textId="77777777" w:rsidR="00F41ABC" w:rsidRDefault="00F41ABC" w:rsidP="00B32E74">
+    <w:p w14:paraId="5AA876BF" w14:textId="77777777" w:rsidR="00194979" w:rsidRDefault="00194979" w:rsidP="00B32E74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433D32DA" w14:textId="77777777" w:rsidR="00F41ABC" w:rsidRDefault="00F41ABC" w:rsidP="00B32E74">
+    <w:p w14:paraId="39E94D73" w14:textId="77777777" w:rsidR="00194979" w:rsidRDefault="00194979" w:rsidP="00B32E74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans Light">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="B1"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Nova Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Gill Sans Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Gill Sans Nova"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E32600B" w14:textId="77777777" w:rsidR="00415F7E" w:rsidRDefault="00415F7E" w:rsidP="00205D49">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
@@ -5485,99 +6488,50 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D9B8A3E" w14:textId="77777777" w:rsidR="00415F7E" w:rsidRDefault="00415F7E" w:rsidP="00D41FDB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18EEC7F6" w14:textId="77777777" w:rsidR="00415F7E" w:rsidRPr="00C75F82" w:rsidRDefault="00415F7E" w:rsidP="1C44CF87">
-[...47 lines deleted...]
-  </w:p>
   <w:p w14:paraId="640097DB" w14:textId="5E4DC859" w:rsidR="00E23EDF" w:rsidRPr="00E23EDF" w:rsidRDefault="00E23EDF" w:rsidP="00E23EDF">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E23EDF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B7CF062" wp14:editId="6E79C98D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1398270</wp:posOffset>
               </wp:positionH>
@@ -5635,168 +6589,168 @@
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t>ASRI</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E23EDF">
                             <w:rPr>
                               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                               <w:color w:val="00CDC5"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E23EDF">
                             <w:rPr>
                               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t>– Arte y Sociedad. Revista de Investigación</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6D56E009" w14:textId="72DF0E0D" w:rsidR="00C75F82" w:rsidRDefault="00C75F82" w:rsidP="00C75F82">
+                        <w:p w14:paraId="6D56E009" w14:textId="3C487C2F" w:rsidR="00C75F82" w:rsidRDefault="00C75F82" w:rsidP="00C75F82">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="00CDC5"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Núm.. XX. </w:t>
+                            <w:t xml:space="preserve">Núm. XX. </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E23EDF">
                             <w:rPr>
                               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t>A</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t>ño 20XX       ISSN: 2174-7563</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0B7CF062">
+            <v:shapetype w14:anchorId="0B7CF062" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" style="position:absolute;left:0;text-align:left;margin-left:110.1pt;margin-top:7.05pt;width:201.9pt;height:38.8pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDquBGP+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV24kFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchyjvRXVgVhqydmd2eH6ZjCaHaQPCm3NZ5MpZ9IKbJTd1fz7t4c3&#10;15yFCLYBjVbW/CgDv9m8frXuXSVL7FA30jMCsaHqXc27GF1VFEF00kCYoJOWki16A5G2flc0HnpC&#10;N7oop9Nl0aNvnEchQ6C/92OSbzJ+20oRv7RtkJHpmlNvMa8+r9u0Fps1VDsPrlPi1Ab8QxcGlKWi&#10;Z6h7iMD2Xv0FZZTwGLCNE4GmwLZVQmYOxGY2/YPNUwdOZi4kTnBnmcL/gxWfD0/uq2dxeIcDDTCT&#10;CO4RxY/ALN51YHfy1nvsOwkNFZ4lyYrehep0NUkdqpBAtv0nbGjIsI+YgYbWm6QK8WSETgM4nkWX&#10;Q2SCfpaL5Xz2llKCcvNVebXMUymger7tfIgfJBqWgpp7GmpGh8NjiKkbqJ6PpGIWH5TWebDasr7m&#10;q0W5yBcuMkZF8p1WpubX0/SNTkgk39smX46g9BhTAW1PrBPRkXIctgMdTOy32ByJv8fRX/QeKOjQ&#10;/+KsJ2/VPPzcg5ec6Y+WNFzN5vNkxryZL65K2vjLzPYyA1YQVM0jZ2N4F7OBR663pHWrsgwvnZx6&#10;Jc9kdU7+Tqa83OdTL69w8xsAAP//AwBQSwMEFAAGAAgAAAAhAFAqwBvcAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHSuUNsSpEIgriAKVuLnxNomI11HsNuHvWU70uJqn&#10;2TflZva9OOEYu0AGsoUCgVQH11Fj4OP9+WYFIiZLzvaB0MAPRthUlxelLVyY6A1P29QILqFYWANt&#10;SkMhZaxb9DYuwoDE2SGM3iY+x0a60U5c7nuplVpKbzviD60d8LHF+nt79AY+Xw5fu1y9Nk/+dpjC&#10;rCT5tTTm+mp+uAeRcE7/MPzpszpU7LQPR3JR9Aa0VppRDvIMBANLnfO4vYF1dgeyKuX5guoXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6rgRj/gBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUCrAG9wAAAAJAQAADwAAAAAAAAAAAAAAAABS&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:110.1pt;margin-top:7.05pt;width:201.9pt;height:38.8pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDquBGP+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV24kFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchyjvRXVgVhqydmd2eH6ZjCaHaQPCm3NZ5MpZ9IKbJTd1fz7t4c3&#10;15yFCLYBjVbW/CgDv9m8frXuXSVL7FA30jMCsaHqXc27GF1VFEF00kCYoJOWki16A5G2flc0HnpC&#10;N7oop9Nl0aNvnEchQ6C/92OSbzJ+20oRv7RtkJHpmlNvMa8+r9u0Fps1VDsPrlPi1Ab8QxcGlKWi&#10;Z6h7iMD2Xv0FZZTwGLCNE4GmwLZVQmYOxGY2/YPNUwdOZi4kTnBnmcL/gxWfD0/uq2dxeIcDDTCT&#10;CO4RxY/ALN51YHfy1nvsOwkNFZ4lyYrehep0NUkdqpBAtv0nbGjIsI+YgYbWm6QK8WSETgM4nkWX&#10;Q2SCfpaL5Xz2llKCcvNVebXMUymger7tfIgfJBqWgpp7GmpGh8NjiKkbqJ6PpGIWH5TWebDasr7m&#10;q0W5yBcuMkZF8p1WpubX0/SNTkgk39smX46g9BhTAW1PrBPRkXIctgMdTOy32ByJv8fRX/QeKOjQ&#10;/+KsJ2/VPPzcg5ec6Y+WNFzN5vNkxryZL65K2vjLzPYyA1YQVM0jZ2N4F7OBR663pHWrsgwvnZx6&#10;Jc9kdU7+Tqa83OdTL69w8xsAAP//AwBQSwMEFAAGAAgAAAAhAFAqwBvcAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHSuUNsSpEIgriAKVuLnxNomI11HsNuHvWU70uJqn&#10;2TflZva9OOEYu0AGsoUCgVQH11Fj4OP9+WYFIiZLzvaB0MAPRthUlxelLVyY6A1P29QILqFYWANt&#10;SkMhZaxb9DYuwoDE2SGM3iY+x0a60U5c7nuplVpKbzviD60d8LHF+nt79AY+Xw5fu1y9Nk/+dpjC&#10;rCT5tTTm+mp+uAeRcE7/MPzpszpU7LQPR3JR9Aa0VppRDvIMBANLnfO4vYF1dgeyKuX5guoXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6rgRj/gBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUCrAG9wAAAAJAQAADwAAAAAAAAAAAAAAAABS&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00E23EDF" w:rsidP="00C75F82" w:rsidRDefault="00E23EDF" w14:paraId="3463F765" w14:textId="46791B06">
+                  <w:p w14:paraId="3463F765" w14:textId="46791B06" w:rsidR="00E23EDF" w:rsidRDefault="00E23EDF" w:rsidP="00C75F82">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E23EDF">
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00CDC5"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>ASRI</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E23EDF">
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:color w:val="00CDC5"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E23EDF">
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>– Arte y Sociedad. Revista de Investigación</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00C75F82" w:rsidP="00C75F82" w:rsidRDefault="00C75F82" w14:paraId="6D56E009" w14:textId="72DF0E0D">
+                  <w:p w14:paraId="6D56E009" w14:textId="3C487C2F" w:rsidR="00C75F82" w:rsidRDefault="00C75F82" w:rsidP="00C75F82">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00CDC5"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Núm.. XX. </w:t>
+                      <w:t xml:space="preserve">Núm. XX. </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E23EDF">
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>A</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>ño 20XX       ISSN: 2174-7563</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
@@ -5913,63 +6867,63 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B79E750" w14:textId="51E41AB4" w:rsidR="00415F7E" w:rsidRDefault="00E23EDF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F44CB71" w14:textId="77777777" w:rsidR="00F41ABC" w:rsidRDefault="00F41ABC" w:rsidP="00B32E74">
+    <w:p w14:paraId="6C349696" w14:textId="77777777" w:rsidR="00194979" w:rsidRDefault="00194979" w:rsidP="00B32E74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk216794943"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D8FFC1E" w14:textId="77777777" w:rsidR="00F41ABC" w:rsidRDefault="00F41ABC" w:rsidP="00B32E74">
+    <w:p w14:paraId="6A4BD7B8" w14:textId="77777777" w:rsidR="00194979" w:rsidRDefault="00194979" w:rsidP="00B32E74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="01780290" w14:textId="7CC022FD" w:rsidR="008E4677" w:rsidRPr="002542D0" w:rsidRDefault="008E4677">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002542D0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -5978,66 +6932,94 @@
       </w:r>
       <w:r w:rsidRPr="002542D0">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="33CCCC"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gill Sans Nova Light </w:t>
       </w:r>
       <w:r w:rsidR="00A6510A" w:rsidRPr="002542D0">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="33CCCC"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="002542D0" w:rsidRPr="002542D0">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="33CCCC"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002542D0" w:rsidRPr="005E6A5C">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Intelineado sencillo (1)</w:t>
+        <w:t>Intelineado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002542D0" w:rsidRPr="005E6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002542D0" w:rsidRPr="005E6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sencillo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002542D0" w:rsidRPr="005E6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C018E7B" w14:textId="0697277D" w:rsidR="00415F7E" w:rsidRPr="00FA7BC2" w:rsidRDefault="008B0D74" w:rsidP="00FD0DC4">
+  <w:p w14:paraId="3C018E7B" w14:textId="236C763E" w:rsidR="00415F7E" w:rsidRPr="00FA7BC2" w:rsidRDefault="008B0D74" w:rsidP="00FD0DC4">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103" w:firstLine="708"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00412163">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans"/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A8BE9B" wp14:editId="2F0A0E33">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-159877</wp:posOffset>
@@ -6075,51 +7057,71 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="727969" cy="250239"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="000F6F81" w:rsidRPr="00412163">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
         <w:color w:val="00CDC5"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Nombre y Apellidos </w:t>
+      <w:t xml:space="preserve"> Nombre y Apellidos</w:t>
+    </w:r>
+    <w:r w:rsidR="006A7462">
+      <w:rPr>
+        <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+        <w:color w:val="00CDC5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES_tradnl"/>
+      </w:rPr>
+      <w:t>, Nombre y Apellidos</w:t>
+    </w:r>
+    <w:r w:rsidR="000F6F81" w:rsidRPr="00412163">
+      <w:rPr>
+        <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
+        <w:color w:val="00CDC5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES_tradnl"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00415F7E" w:rsidRPr="00412163">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r w:rsidR="00415F7E" w:rsidRPr="00412163">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
     <w:r w:rsidR="00415F7E" w:rsidRPr="00505796">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light" w:cs="Gill Sans Light"/>
         <w:color w:val="808080"/>
@@ -6537,50 +7539,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CF06B73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="395A9202"/>
+    <w:lvl w:ilvl="0" w:tplc="0AACEE0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DAF0C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9D63A90"/>
     <w:lvl w:ilvl="0" w:tplc="1842FB58">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6649,51 +7740,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF8244B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC00F464"/>
     <w:lvl w:ilvl="0" w:tplc="766CA552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6739,51 +7830,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33EE74DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85A47C5C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6852,51 +7943,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35217B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F02E0B8"/>
     <w:lvl w:ilvl="0" w:tplc="766CA552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6942,51 +8033,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4750A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3140D1EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7055,51 +8146,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E7D7693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC00F464"/>
     <w:lvl w:ilvl="0" w:tplc="766CA552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7145,51 +8236,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B45CF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC72F460"/>
+    <w:lvl w:ilvl="0" w:tplc="BC56DF5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Gill Sans Light" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E52604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48F8CAEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -7234,51 +8415,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E722916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4127930"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7347,51 +8528,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E321ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B98DF8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7460,51 +8641,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8E6D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9802F72C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -7549,51 +8730,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="626E6612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC00F464"/>
     <w:lvl w:ilvl="0" w:tplc="766CA552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7639,51 +8820,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67DD5470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC29B1A"/>
     <w:lvl w:ilvl="0" w:tplc="ACC0F136">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7752,51 +8933,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC018B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42A4F648"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7865,51 +9046,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD23914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="906A9DFE"/>
     <w:lvl w:ilvl="0" w:tplc="75DACB08">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -7955,848 +9136,909 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="257982283">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="214436993">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1592008286">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="525678920">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="213931003">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1851404860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1018191750">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="46153225">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="656806005">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="571239069">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1804959375">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1516964056">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="93408852">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1621186371">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1102527434">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="557976833">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="276107404">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="514686396">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="370035756">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2007394139">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B32E74"/>
     <w:rsid w:val="000012B8"/>
     <w:rsid w:val="0000366B"/>
     <w:rsid w:val="00003781"/>
     <w:rsid w:val="00004396"/>
     <w:rsid w:val="00014CBC"/>
     <w:rsid w:val="0001550D"/>
     <w:rsid w:val="00016C66"/>
     <w:rsid w:val="0002155E"/>
     <w:rsid w:val="0002647A"/>
     <w:rsid w:val="000325A5"/>
     <w:rsid w:val="00034668"/>
     <w:rsid w:val="00034D64"/>
     <w:rsid w:val="00036843"/>
     <w:rsid w:val="00040029"/>
     <w:rsid w:val="0004362C"/>
     <w:rsid w:val="0004448A"/>
     <w:rsid w:val="000450AA"/>
     <w:rsid w:val="000522CA"/>
     <w:rsid w:val="000556E5"/>
     <w:rsid w:val="00061304"/>
     <w:rsid w:val="00067F65"/>
     <w:rsid w:val="0007014E"/>
     <w:rsid w:val="00070AAE"/>
     <w:rsid w:val="00081394"/>
     <w:rsid w:val="00084C91"/>
     <w:rsid w:val="00086C0A"/>
+    <w:rsid w:val="00087365"/>
     <w:rsid w:val="0009462F"/>
     <w:rsid w:val="00095FCA"/>
     <w:rsid w:val="0009615A"/>
     <w:rsid w:val="000A14AB"/>
     <w:rsid w:val="000A629E"/>
     <w:rsid w:val="000A7B5A"/>
     <w:rsid w:val="000B07F9"/>
+    <w:rsid w:val="000B090B"/>
     <w:rsid w:val="000B6308"/>
     <w:rsid w:val="000B744F"/>
     <w:rsid w:val="000C67F9"/>
     <w:rsid w:val="000D2184"/>
     <w:rsid w:val="000D4801"/>
     <w:rsid w:val="000D4FEA"/>
     <w:rsid w:val="000D53F1"/>
     <w:rsid w:val="000E3AEC"/>
     <w:rsid w:val="000E49EC"/>
     <w:rsid w:val="000E6148"/>
     <w:rsid w:val="000F02CD"/>
     <w:rsid w:val="000F0A6D"/>
     <w:rsid w:val="000F3FB3"/>
     <w:rsid w:val="000F4F25"/>
     <w:rsid w:val="000F64D8"/>
     <w:rsid w:val="000F6F81"/>
     <w:rsid w:val="001017A8"/>
     <w:rsid w:val="00101DB5"/>
     <w:rsid w:val="00101F8C"/>
     <w:rsid w:val="0010202D"/>
     <w:rsid w:val="001025E8"/>
     <w:rsid w:val="00103C8E"/>
     <w:rsid w:val="001063A9"/>
     <w:rsid w:val="001112BC"/>
     <w:rsid w:val="00113CCA"/>
     <w:rsid w:val="00115359"/>
     <w:rsid w:val="00117887"/>
+    <w:rsid w:val="00124D9B"/>
     <w:rsid w:val="00125375"/>
     <w:rsid w:val="001255C7"/>
     <w:rsid w:val="00133CAD"/>
     <w:rsid w:val="001367A2"/>
     <w:rsid w:val="001378E4"/>
     <w:rsid w:val="00140092"/>
+    <w:rsid w:val="0014186C"/>
     <w:rsid w:val="001437AD"/>
     <w:rsid w:val="001450E7"/>
     <w:rsid w:val="00145DB6"/>
     <w:rsid w:val="00147EFF"/>
     <w:rsid w:val="0015163B"/>
     <w:rsid w:val="00151805"/>
     <w:rsid w:val="00151ECA"/>
     <w:rsid w:val="00152DB3"/>
     <w:rsid w:val="00153CFA"/>
     <w:rsid w:val="00162100"/>
     <w:rsid w:val="0016276C"/>
     <w:rsid w:val="001641F0"/>
     <w:rsid w:val="00164924"/>
     <w:rsid w:val="00164EBA"/>
     <w:rsid w:val="00165A61"/>
     <w:rsid w:val="00166054"/>
     <w:rsid w:val="0017126C"/>
     <w:rsid w:val="001728F3"/>
     <w:rsid w:val="00180524"/>
     <w:rsid w:val="00181997"/>
     <w:rsid w:val="00183E6B"/>
     <w:rsid w:val="00187E91"/>
     <w:rsid w:val="001919D8"/>
     <w:rsid w:val="00193125"/>
+    <w:rsid w:val="00194979"/>
     <w:rsid w:val="001A250B"/>
     <w:rsid w:val="001A35FE"/>
     <w:rsid w:val="001A523A"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A61DD"/>
     <w:rsid w:val="001B35CB"/>
     <w:rsid w:val="001C14BC"/>
     <w:rsid w:val="001C33BF"/>
     <w:rsid w:val="001C7EF8"/>
+    <w:rsid w:val="001D726E"/>
     <w:rsid w:val="001D7911"/>
     <w:rsid w:val="001E18B8"/>
+    <w:rsid w:val="001E5E6B"/>
     <w:rsid w:val="002018F8"/>
     <w:rsid w:val="0020336C"/>
     <w:rsid w:val="00205D49"/>
+    <w:rsid w:val="002129C7"/>
     <w:rsid w:val="0021312F"/>
     <w:rsid w:val="002153D1"/>
     <w:rsid w:val="00226132"/>
     <w:rsid w:val="0022674B"/>
     <w:rsid w:val="002320AF"/>
     <w:rsid w:val="0023215B"/>
     <w:rsid w:val="00237F22"/>
     <w:rsid w:val="002403F8"/>
     <w:rsid w:val="00242310"/>
     <w:rsid w:val="002445C4"/>
     <w:rsid w:val="00245785"/>
     <w:rsid w:val="00245F40"/>
     <w:rsid w:val="0024782C"/>
     <w:rsid w:val="00247C4F"/>
     <w:rsid w:val="00247DB0"/>
     <w:rsid w:val="0025071B"/>
     <w:rsid w:val="00250E43"/>
     <w:rsid w:val="0025300A"/>
     <w:rsid w:val="002542A1"/>
     <w:rsid w:val="002542D0"/>
     <w:rsid w:val="00260B35"/>
     <w:rsid w:val="00261EC1"/>
     <w:rsid w:val="00263476"/>
     <w:rsid w:val="00266953"/>
     <w:rsid w:val="002717EB"/>
     <w:rsid w:val="002738B0"/>
     <w:rsid w:val="00274297"/>
     <w:rsid w:val="00274D77"/>
     <w:rsid w:val="002805CE"/>
     <w:rsid w:val="00283A2A"/>
     <w:rsid w:val="00284C73"/>
     <w:rsid w:val="00286A9C"/>
     <w:rsid w:val="00291211"/>
     <w:rsid w:val="00291C6B"/>
     <w:rsid w:val="0029470C"/>
     <w:rsid w:val="00295EB3"/>
     <w:rsid w:val="002A2744"/>
     <w:rsid w:val="002A5EAC"/>
     <w:rsid w:val="002A6ECF"/>
     <w:rsid w:val="002B0AC4"/>
     <w:rsid w:val="002B16D8"/>
     <w:rsid w:val="002B4AFE"/>
     <w:rsid w:val="002B7450"/>
+    <w:rsid w:val="002C042E"/>
     <w:rsid w:val="002D0CC1"/>
     <w:rsid w:val="002E243C"/>
+    <w:rsid w:val="002E3D7D"/>
     <w:rsid w:val="002F4BB8"/>
     <w:rsid w:val="003004CB"/>
     <w:rsid w:val="00304498"/>
     <w:rsid w:val="00315AB3"/>
+    <w:rsid w:val="003202DB"/>
     <w:rsid w:val="00320EF4"/>
+    <w:rsid w:val="00330B11"/>
     <w:rsid w:val="00331BA3"/>
     <w:rsid w:val="0033262C"/>
     <w:rsid w:val="00333CED"/>
     <w:rsid w:val="00337DB1"/>
     <w:rsid w:val="00341C2F"/>
     <w:rsid w:val="003470AE"/>
     <w:rsid w:val="003572F4"/>
     <w:rsid w:val="003610EC"/>
     <w:rsid w:val="00362428"/>
     <w:rsid w:val="00363A1C"/>
     <w:rsid w:val="00373206"/>
     <w:rsid w:val="0037362D"/>
     <w:rsid w:val="003814CC"/>
     <w:rsid w:val="003814E6"/>
     <w:rsid w:val="00382BCF"/>
     <w:rsid w:val="0038475E"/>
     <w:rsid w:val="00396606"/>
     <w:rsid w:val="00396F69"/>
     <w:rsid w:val="003A2DF7"/>
     <w:rsid w:val="003A5D73"/>
+    <w:rsid w:val="003B46B6"/>
     <w:rsid w:val="003D0761"/>
     <w:rsid w:val="003D140B"/>
     <w:rsid w:val="003E0E1B"/>
     <w:rsid w:val="003E21C8"/>
     <w:rsid w:val="003E3989"/>
     <w:rsid w:val="003E7B2B"/>
     <w:rsid w:val="00402A89"/>
     <w:rsid w:val="00403053"/>
     <w:rsid w:val="0040352A"/>
     <w:rsid w:val="00403586"/>
     <w:rsid w:val="00405A43"/>
     <w:rsid w:val="004061B3"/>
     <w:rsid w:val="00406450"/>
     <w:rsid w:val="00412163"/>
     <w:rsid w:val="00415F7E"/>
     <w:rsid w:val="00420B8A"/>
     <w:rsid w:val="004215CA"/>
     <w:rsid w:val="004267BC"/>
     <w:rsid w:val="004275BC"/>
     <w:rsid w:val="00444647"/>
     <w:rsid w:val="004500AC"/>
     <w:rsid w:val="00450522"/>
     <w:rsid w:val="0045193E"/>
     <w:rsid w:val="00455CA7"/>
     <w:rsid w:val="00460E13"/>
     <w:rsid w:val="00465EEF"/>
     <w:rsid w:val="004676B4"/>
     <w:rsid w:val="00471E45"/>
     <w:rsid w:val="00473C29"/>
     <w:rsid w:val="00476C34"/>
     <w:rsid w:val="00486404"/>
+    <w:rsid w:val="00496A39"/>
     <w:rsid w:val="004A389E"/>
     <w:rsid w:val="004A4C27"/>
     <w:rsid w:val="004A53EB"/>
     <w:rsid w:val="004A7FF9"/>
     <w:rsid w:val="004B21BC"/>
+    <w:rsid w:val="004B7C94"/>
     <w:rsid w:val="004C119E"/>
     <w:rsid w:val="004C17AC"/>
     <w:rsid w:val="004C45B7"/>
     <w:rsid w:val="004C5EE8"/>
     <w:rsid w:val="004C6BE8"/>
     <w:rsid w:val="004E4BD6"/>
     <w:rsid w:val="004E52DC"/>
     <w:rsid w:val="004F0656"/>
     <w:rsid w:val="004F5E13"/>
     <w:rsid w:val="004F61FA"/>
     <w:rsid w:val="004F6463"/>
+    <w:rsid w:val="00501ECD"/>
     <w:rsid w:val="00505796"/>
     <w:rsid w:val="00514F93"/>
     <w:rsid w:val="00521AF7"/>
     <w:rsid w:val="00523B47"/>
     <w:rsid w:val="00526C9F"/>
     <w:rsid w:val="005337DA"/>
     <w:rsid w:val="00536794"/>
+    <w:rsid w:val="00536799"/>
     <w:rsid w:val="00540957"/>
     <w:rsid w:val="00541C5B"/>
     <w:rsid w:val="00553DEE"/>
     <w:rsid w:val="00555769"/>
     <w:rsid w:val="005572D9"/>
     <w:rsid w:val="00560ECB"/>
     <w:rsid w:val="00561568"/>
     <w:rsid w:val="00561623"/>
+    <w:rsid w:val="005617AC"/>
     <w:rsid w:val="00564C18"/>
     <w:rsid w:val="00566C66"/>
     <w:rsid w:val="00577893"/>
     <w:rsid w:val="0058001A"/>
     <w:rsid w:val="00590B15"/>
     <w:rsid w:val="0059284E"/>
     <w:rsid w:val="005A1EAD"/>
     <w:rsid w:val="005A4FE0"/>
     <w:rsid w:val="005B5D1B"/>
     <w:rsid w:val="005B6E13"/>
     <w:rsid w:val="005C38F4"/>
     <w:rsid w:val="005C42F5"/>
     <w:rsid w:val="005C5228"/>
     <w:rsid w:val="005C5FC0"/>
     <w:rsid w:val="005C67D8"/>
     <w:rsid w:val="005D065C"/>
     <w:rsid w:val="005D372F"/>
     <w:rsid w:val="005D543C"/>
     <w:rsid w:val="005D6CCE"/>
     <w:rsid w:val="005E42AF"/>
     <w:rsid w:val="005E567F"/>
     <w:rsid w:val="005E6A5C"/>
     <w:rsid w:val="00600200"/>
     <w:rsid w:val="00604701"/>
     <w:rsid w:val="0060554D"/>
     <w:rsid w:val="00611273"/>
     <w:rsid w:val="00612592"/>
     <w:rsid w:val="00613266"/>
     <w:rsid w:val="00626D1C"/>
+    <w:rsid w:val="006477D0"/>
     <w:rsid w:val="00650765"/>
     <w:rsid w:val="00650F76"/>
     <w:rsid w:val="00651323"/>
+    <w:rsid w:val="00664AA1"/>
     <w:rsid w:val="00666175"/>
     <w:rsid w:val="00666AA6"/>
     <w:rsid w:val="00667A7A"/>
     <w:rsid w:val="00670402"/>
     <w:rsid w:val="00671671"/>
     <w:rsid w:val="00672567"/>
     <w:rsid w:val="00673DAE"/>
     <w:rsid w:val="00674531"/>
     <w:rsid w:val="00676097"/>
     <w:rsid w:val="00680D43"/>
     <w:rsid w:val="00681FD0"/>
     <w:rsid w:val="00682A39"/>
     <w:rsid w:val="00684F35"/>
     <w:rsid w:val="0068516A"/>
     <w:rsid w:val="0069185C"/>
     <w:rsid w:val="00694943"/>
     <w:rsid w:val="006A3767"/>
+    <w:rsid w:val="006A7462"/>
     <w:rsid w:val="006B1147"/>
     <w:rsid w:val="006B5ED9"/>
     <w:rsid w:val="006C04CC"/>
     <w:rsid w:val="006D21E0"/>
     <w:rsid w:val="006D3DE1"/>
     <w:rsid w:val="006D4B90"/>
     <w:rsid w:val="006E0005"/>
     <w:rsid w:val="006E10E6"/>
     <w:rsid w:val="006F0DFA"/>
     <w:rsid w:val="006F511E"/>
     <w:rsid w:val="00700371"/>
     <w:rsid w:val="007020BA"/>
     <w:rsid w:val="00710125"/>
     <w:rsid w:val="007130EA"/>
     <w:rsid w:val="00715686"/>
     <w:rsid w:val="007160D7"/>
     <w:rsid w:val="007177F5"/>
     <w:rsid w:val="007225B2"/>
     <w:rsid w:val="00725CB5"/>
     <w:rsid w:val="00726D73"/>
+    <w:rsid w:val="00726F0D"/>
     <w:rsid w:val="007272E8"/>
     <w:rsid w:val="00733522"/>
     <w:rsid w:val="007335B2"/>
     <w:rsid w:val="0073453D"/>
     <w:rsid w:val="007347BA"/>
     <w:rsid w:val="00735562"/>
     <w:rsid w:val="007423C2"/>
     <w:rsid w:val="00743CF7"/>
     <w:rsid w:val="007440E2"/>
     <w:rsid w:val="0075068D"/>
     <w:rsid w:val="007610DA"/>
     <w:rsid w:val="007665BE"/>
     <w:rsid w:val="00775107"/>
     <w:rsid w:val="007822D1"/>
+    <w:rsid w:val="007831C6"/>
     <w:rsid w:val="00783F25"/>
     <w:rsid w:val="007974A6"/>
     <w:rsid w:val="007A027B"/>
+    <w:rsid w:val="007A1A4C"/>
     <w:rsid w:val="007A1ACA"/>
+    <w:rsid w:val="007B34B7"/>
     <w:rsid w:val="007B4F23"/>
     <w:rsid w:val="007B5A58"/>
     <w:rsid w:val="007B71A9"/>
     <w:rsid w:val="007B7DEA"/>
     <w:rsid w:val="007C0116"/>
     <w:rsid w:val="007C1243"/>
     <w:rsid w:val="007C1778"/>
     <w:rsid w:val="007C1FAA"/>
     <w:rsid w:val="007C4B69"/>
     <w:rsid w:val="007C7690"/>
     <w:rsid w:val="007E046C"/>
     <w:rsid w:val="007E5C0F"/>
     <w:rsid w:val="007E64FC"/>
     <w:rsid w:val="007F181A"/>
     <w:rsid w:val="007F1D99"/>
     <w:rsid w:val="007F5BE3"/>
     <w:rsid w:val="007F6791"/>
     <w:rsid w:val="007F6AA8"/>
     <w:rsid w:val="007F7AE5"/>
     <w:rsid w:val="00810ABD"/>
     <w:rsid w:val="0081235F"/>
     <w:rsid w:val="00813CF0"/>
     <w:rsid w:val="00814970"/>
     <w:rsid w:val="00815887"/>
     <w:rsid w:val="0082163C"/>
     <w:rsid w:val="00822625"/>
     <w:rsid w:val="0082769A"/>
     <w:rsid w:val="00827851"/>
     <w:rsid w:val="00831180"/>
     <w:rsid w:val="00835C71"/>
+    <w:rsid w:val="00836B00"/>
+    <w:rsid w:val="008379AE"/>
     <w:rsid w:val="0084102A"/>
     <w:rsid w:val="00841D6F"/>
     <w:rsid w:val="00847D1A"/>
     <w:rsid w:val="00853F0E"/>
     <w:rsid w:val="00854906"/>
     <w:rsid w:val="008560CA"/>
     <w:rsid w:val="00857741"/>
     <w:rsid w:val="00863E13"/>
     <w:rsid w:val="00864830"/>
     <w:rsid w:val="008678BB"/>
     <w:rsid w:val="00873D9F"/>
+    <w:rsid w:val="00876BEA"/>
     <w:rsid w:val="00881DB0"/>
     <w:rsid w:val="00882F7A"/>
     <w:rsid w:val="00884CA4"/>
     <w:rsid w:val="00885459"/>
+    <w:rsid w:val="00893373"/>
     <w:rsid w:val="00893968"/>
     <w:rsid w:val="008A43A5"/>
     <w:rsid w:val="008B0D74"/>
     <w:rsid w:val="008B42D6"/>
     <w:rsid w:val="008B5F3A"/>
     <w:rsid w:val="008D12CD"/>
     <w:rsid w:val="008D1B42"/>
     <w:rsid w:val="008D5B4E"/>
     <w:rsid w:val="008D7DEE"/>
     <w:rsid w:val="008E4677"/>
     <w:rsid w:val="008E5B47"/>
     <w:rsid w:val="008E72D7"/>
     <w:rsid w:val="008F2E59"/>
     <w:rsid w:val="008F4C73"/>
     <w:rsid w:val="008F7917"/>
     <w:rsid w:val="00903FE4"/>
     <w:rsid w:val="00907E8F"/>
     <w:rsid w:val="00912854"/>
     <w:rsid w:val="00912D07"/>
     <w:rsid w:val="00915B59"/>
     <w:rsid w:val="0091733D"/>
+    <w:rsid w:val="009176E1"/>
     <w:rsid w:val="00920C97"/>
     <w:rsid w:val="00921F29"/>
     <w:rsid w:val="00937F5C"/>
     <w:rsid w:val="0095501D"/>
     <w:rsid w:val="00957322"/>
     <w:rsid w:val="009643D4"/>
     <w:rsid w:val="00964406"/>
+    <w:rsid w:val="00964DF1"/>
     <w:rsid w:val="00966E7C"/>
     <w:rsid w:val="00972E22"/>
     <w:rsid w:val="009803FE"/>
     <w:rsid w:val="0098056B"/>
+    <w:rsid w:val="00980B0C"/>
     <w:rsid w:val="00982887"/>
     <w:rsid w:val="0098492B"/>
     <w:rsid w:val="0099153C"/>
     <w:rsid w:val="00992731"/>
     <w:rsid w:val="00993956"/>
     <w:rsid w:val="00997216"/>
     <w:rsid w:val="009974A6"/>
     <w:rsid w:val="00997BFA"/>
     <w:rsid w:val="009A1C7E"/>
     <w:rsid w:val="009B2FC4"/>
     <w:rsid w:val="009B3AEC"/>
     <w:rsid w:val="009C13A5"/>
     <w:rsid w:val="009C1CBE"/>
     <w:rsid w:val="009C29C1"/>
     <w:rsid w:val="009E0DB1"/>
     <w:rsid w:val="009F771B"/>
     <w:rsid w:val="00A01572"/>
     <w:rsid w:val="00A05B27"/>
     <w:rsid w:val="00A111DB"/>
     <w:rsid w:val="00A11E6B"/>
     <w:rsid w:val="00A12642"/>
     <w:rsid w:val="00A129D4"/>
     <w:rsid w:val="00A13565"/>
     <w:rsid w:val="00A16EE8"/>
     <w:rsid w:val="00A226BA"/>
     <w:rsid w:val="00A23296"/>
     <w:rsid w:val="00A2491F"/>
     <w:rsid w:val="00A34948"/>
     <w:rsid w:val="00A364E4"/>
     <w:rsid w:val="00A4079D"/>
     <w:rsid w:val="00A4538F"/>
     <w:rsid w:val="00A50C38"/>
     <w:rsid w:val="00A52B67"/>
     <w:rsid w:val="00A5441A"/>
+    <w:rsid w:val="00A6263E"/>
     <w:rsid w:val="00A62829"/>
     <w:rsid w:val="00A6510A"/>
     <w:rsid w:val="00A65E85"/>
     <w:rsid w:val="00A661FC"/>
     <w:rsid w:val="00A667D4"/>
     <w:rsid w:val="00A703F9"/>
     <w:rsid w:val="00A71358"/>
     <w:rsid w:val="00A71C02"/>
     <w:rsid w:val="00A71E6C"/>
     <w:rsid w:val="00A72E66"/>
     <w:rsid w:val="00A75F34"/>
     <w:rsid w:val="00A87C2D"/>
     <w:rsid w:val="00A95C9A"/>
     <w:rsid w:val="00A96B5E"/>
     <w:rsid w:val="00AA311C"/>
+    <w:rsid w:val="00AA48D5"/>
     <w:rsid w:val="00AA7646"/>
     <w:rsid w:val="00AA7FA9"/>
     <w:rsid w:val="00AB05AD"/>
     <w:rsid w:val="00AC3168"/>
     <w:rsid w:val="00AC6652"/>
     <w:rsid w:val="00AC66CC"/>
     <w:rsid w:val="00AC7FA0"/>
     <w:rsid w:val="00AD2DDD"/>
     <w:rsid w:val="00AE021B"/>
     <w:rsid w:val="00AE14B2"/>
     <w:rsid w:val="00AE1E50"/>
     <w:rsid w:val="00AE53C4"/>
     <w:rsid w:val="00AE7583"/>
     <w:rsid w:val="00AF3508"/>
     <w:rsid w:val="00AF4F32"/>
     <w:rsid w:val="00B0041E"/>
     <w:rsid w:val="00B05002"/>
     <w:rsid w:val="00B07C83"/>
     <w:rsid w:val="00B07E7C"/>
     <w:rsid w:val="00B12542"/>
     <w:rsid w:val="00B167A7"/>
     <w:rsid w:val="00B1689D"/>
     <w:rsid w:val="00B254F6"/>
     <w:rsid w:val="00B300D9"/>
     <w:rsid w:val="00B30698"/>
+    <w:rsid w:val="00B319A2"/>
     <w:rsid w:val="00B31F03"/>
     <w:rsid w:val="00B32D02"/>
     <w:rsid w:val="00B32E74"/>
     <w:rsid w:val="00B331B5"/>
     <w:rsid w:val="00B334A2"/>
     <w:rsid w:val="00B41784"/>
     <w:rsid w:val="00B41EFE"/>
     <w:rsid w:val="00B43BFF"/>
     <w:rsid w:val="00B44AB8"/>
     <w:rsid w:val="00B44F4F"/>
+    <w:rsid w:val="00B45DE4"/>
     <w:rsid w:val="00B54770"/>
     <w:rsid w:val="00B55B9C"/>
     <w:rsid w:val="00B56822"/>
     <w:rsid w:val="00B57D72"/>
     <w:rsid w:val="00B62A46"/>
     <w:rsid w:val="00B64819"/>
     <w:rsid w:val="00B65A5E"/>
     <w:rsid w:val="00B66678"/>
     <w:rsid w:val="00B73D7D"/>
     <w:rsid w:val="00B74150"/>
     <w:rsid w:val="00B82233"/>
     <w:rsid w:val="00B824DE"/>
     <w:rsid w:val="00B834CA"/>
     <w:rsid w:val="00B91027"/>
+    <w:rsid w:val="00B938DB"/>
     <w:rsid w:val="00BA2757"/>
     <w:rsid w:val="00BA27A0"/>
     <w:rsid w:val="00BA655C"/>
     <w:rsid w:val="00BB075F"/>
     <w:rsid w:val="00BB09D3"/>
     <w:rsid w:val="00BB117C"/>
     <w:rsid w:val="00BB2590"/>
     <w:rsid w:val="00BB719D"/>
     <w:rsid w:val="00BB7550"/>
     <w:rsid w:val="00BC271D"/>
     <w:rsid w:val="00BC4CBA"/>
     <w:rsid w:val="00BC5FC0"/>
     <w:rsid w:val="00BD0E97"/>
     <w:rsid w:val="00BD2A31"/>
     <w:rsid w:val="00BD465B"/>
     <w:rsid w:val="00BD57BB"/>
     <w:rsid w:val="00BD6AC7"/>
     <w:rsid w:val="00BE384B"/>
     <w:rsid w:val="00BE4284"/>
     <w:rsid w:val="00BE4427"/>
     <w:rsid w:val="00BE7138"/>
     <w:rsid w:val="00BF220F"/>
     <w:rsid w:val="00BF665C"/>
     <w:rsid w:val="00C020EF"/>
     <w:rsid w:val="00C04B40"/>
     <w:rsid w:val="00C050F3"/>
     <w:rsid w:val="00C06DC6"/>
     <w:rsid w:val="00C07050"/>
     <w:rsid w:val="00C10C0B"/>
     <w:rsid w:val="00C11168"/>
+    <w:rsid w:val="00C147DE"/>
     <w:rsid w:val="00C15689"/>
     <w:rsid w:val="00C2363A"/>
     <w:rsid w:val="00C239ED"/>
     <w:rsid w:val="00C24B58"/>
     <w:rsid w:val="00C3742D"/>
     <w:rsid w:val="00C40CCB"/>
     <w:rsid w:val="00C420BD"/>
+    <w:rsid w:val="00C4600F"/>
+    <w:rsid w:val="00C52CC1"/>
     <w:rsid w:val="00C5443F"/>
     <w:rsid w:val="00C54E5D"/>
     <w:rsid w:val="00C613B4"/>
     <w:rsid w:val="00C6278C"/>
     <w:rsid w:val="00C63243"/>
     <w:rsid w:val="00C6446D"/>
     <w:rsid w:val="00C705FC"/>
     <w:rsid w:val="00C70B95"/>
     <w:rsid w:val="00C738C4"/>
     <w:rsid w:val="00C75F82"/>
     <w:rsid w:val="00C7622E"/>
+    <w:rsid w:val="00C806FA"/>
     <w:rsid w:val="00C8413F"/>
     <w:rsid w:val="00C878A5"/>
     <w:rsid w:val="00C93997"/>
     <w:rsid w:val="00C96054"/>
     <w:rsid w:val="00CA5A07"/>
     <w:rsid w:val="00CB3B39"/>
+    <w:rsid w:val="00CB4819"/>
     <w:rsid w:val="00CB70E0"/>
     <w:rsid w:val="00CC398E"/>
     <w:rsid w:val="00CC5214"/>
     <w:rsid w:val="00CC599C"/>
     <w:rsid w:val="00CC77A9"/>
+    <w:rsid w:val="00CC7B3C"/>
     <w:rsid w:val="00CD366B"/>
     <w:rsid w:val="00CF2C4E"/>
     <w:rsid w:val="00CF30C8"/>
     <w:rsid w:val="00D0160F"/>
     <w:rsid w:val="00D04921"/>
     <w:rsid w:val="00D1119E"/>
     <w:rsid w:val="00D145F6"/>
     <w:rsid w:val="00D1751C"/>
     <w:rsid w:val="00D23C68"/>
     <w:rsid w:val="00D23C7F"/>
     <w:rsid w:val="00D3212F"/>
     <w:rsid w:val="00D323F6"/>
     <w:rsid w:val="00D33B8F"/>
     <w:rsid w:val="00D35027"/>
     <w:rsid w:val="00D3616C"/>
     <w:rsid w:val="00D41FDB"/>
     <w:rsid w:val="00D43D4F"/>
     <w:rsid w:val="00D46895"/>
     <w:rsid w:val="00D50458"/>
+    <w:rsid w:val="00D510B2"/>
     <w:rsid w:val="00D61A62"/>
     <w:rsid w:val="00D63CDA"/>
     <w:rsid w:val="00D66436"/>
     <w:rsid w:val="00D70562"/>
     <w:rsid w:val="00D74352"/>
     <w:rsid w:val="00D75435"/>
     <w:rsid w:val="00D75513"/>
     <w:rsid w:val="00D80EB1"/>
     <w:rsid w:val="00D826CE"/>
     <w:rsid w:val="00D8492F"/>
     <w:rsid w:val="00D85DE7"/>
     <w:rsid w:val="00D921A5"/>
     <w:rsid w:val="00D94155"/>
     <w:rsid w:val="00DA0345"/>
     <w:rsid w:val="00DA0AEE"/>
     <w:rsid w:val="00DA59BF"/>
     <w:rsid w:val="00DB2E47"/>
     <w:rsid w:val="00DB3D46"/>
     <w:rsid w:val="00DC270C"/>
     <w:rsid w:val="00DC2817"/>
     <w:rsid w:val="00DC374B"/>
     <w:rsid w:val="00DC3D72"/>
     <w:rsid w:val="00DC5B4E"/>
     <w:rsid w:val="00DC62BD"/>
     <w:rsid w:val="00DD472E"/>
     <w:rsid w:val="00DD4DB9"/>
     <w:rsid w:val="00DD6BE6"/>
     <w:rsid w:val="00DD7099"/>
     <w:rsid w:val="00DE0E86"/>
     <w:rsid w:val="00DE22CE"/>
     <w:rsid w:val="00DE29F0"/>
     <w:rsid w:val="00DE40BA"/>
     <w:rsid w:val="00DE44EC"/>
     <w:rsid w:val="00DE5AB5"/>
     <w:rsid w:val="00DE5F16"/>
     <w:rsid w:val="00DF3C3B"/>
     <w:rsid w:val="00E01503"/>
+    <w:rsid w:val="00E10B00"/>
     <w:rsid w:val="00E11851"/>
     <w:rsid w:val="00E20EA4"/>
     <w:rsid w:val="00E23EDF"/>
     <w:rsid w:val="00E25883"/>
     <w:rsid w:val="00E304C5"/>
     <w:rsid w:val="00E4587F"/>
     <w:rsid w:val="00E477D5"/>
     <w:rsid w:val="00E51548"/>
     <w:rsid w:val="00E53F5D"/>
+    <w:rsid w:val="00E62FAE"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E734F2"/>
     <w:rsid w:val="00E80145"/>
     <w:rsid w:val="00E8397D"/>
     <w:rsid w:val="00E8514E"/>
     <w:rsid w:val="00E853DF"/>
     <w:rsid w:val="00E85D1E"/>
     <w:rsid w:val="00E90328"/>
     <w:rsid w:val="00E91605"/>
     <w:rsid w:val="00E9298A"/>
+    <w:rsid w:val="00E94897"/>
     <w:rsid w:val="00E9676C"/>
     <w:rsid w:val="00E97CF7"/>
+    <w:rsid w:val="00EA73BB"/>
     <w:rsid w:val="00EA7785"/>
     <w:rsid w:val="00EB0D37"/>
     <w:rsid w:val="00EB1B20"/>
     <w:rsid w:val="00EB2B2B"/>
     <w:rsid w:val="00EB5F1D"/>
     <w:rsid w:val="00EC264E"/>
     <w:rsid w:val="00EC4656"/>
     <w:rsid w:val="00EC49FA"/>
     <w:rsid w:val="00ED1188"/>
+    <w:rsid w:val="00ED1C90"/>
     <w:rsid w:val="00ED2AEA"/>
     <w:rsid w:val="00ED32E1"/>
     <w:rsid w:val="00ED4FC7"/>
     <w:rsid w:val="00ED6335"/>
+    <w:rsid w:val="00EE24EC"/>
     <w:rsid w:val="00EE3274"/>
     <w:rsid w:val="00EE7064"/>
     <w:rsid w:val="00EF1C3A"/>
     <w:rsid w:val="00F0036C"/>
     <w:rsid w:val="00F018C8"/>
     <w:rsid w:val="00F35351"/>
     <w:rsid w:val="00F3707F"/>
     <w:rsid w:val="00F41ABC"/>
     <w:rsid w:val="00F41E64"/>
+    <w:rsid w:val="00F41EE9"/>
+    <w:rsid w:val="00F50503"/>
     <w:rsid w:val="00F50D09"/>
     <w:rsid w:val="00F52443"/>
     <w:rsid w:val="00F52D38"/>
     <w:rsid w:val="00F61501"/>
     <w:rsid w:val="00F6196F"/>
     <w:rsid w:val="00F64A80"/>
     <w:rsid w:val="00F672E7"/>
     <w:rsid w:val="00F72BE5"/>
+    <w:rsid w:val="00F767A0"/>
     <w:rsid w:val="00F77C2E"/>
     <w:rsid w:val="00F908EC"/>
     <w:rsid w:val="00F92826"/>
     <w:rsid w:val="00F93AC2"/>
     <w:rsid w:val="00F93EF9"/>
     <w:rsid w:val="00FA4841"/>
     <w:rsid w:val="00FA5DE4"/>
     <w:rsid w:val="00FA7014"/>
     <w:rsid w:val="00FA7BC2"/>
     <w:rsid w:val="00FB10A6"/>
     <w:rsid w:val="00FB137E"/>
     <w:rsid w:val="00FB3226"/>
     <w:rsid w:val="00FB4E21"/>
     <w:rsid w:val="00FB75C8"/>
     <w:rsid w:val="00FC1311"/>
     <w:rsid w:val="00FC287F"/>
     <w:rsid w:val="00FC3FB7"/>
     <w:rsid w:val="00FD0DC4"/>
     <w:rsid w:val="00FD26C6"/>
     <w:rsid w:val="00FD2707"/>
     <w:rsid w:val="00FD3BDA"/>
     <w:rsid w:val="00FD436A"/>
     <w:rsid w:val="00FD7C48"/>
+    <w:rsid w:val="00FE432A"/>
     <w:rsid w:val="00FE535D"/>
     <w:rsid w:val="00FE7D11"/>
     <w:rsid w:val="00FF0A39"/>
     <w:rsid w:val="00FF27AC"/>
     <w:rsid w:val="00FF3F4F"/>
     <w:rsid w:val="00FF58C9"/>
     <w:rsid w:val="00FF67E4"/>
     <w:rsid w:val="1C44CF87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="27E997C0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DBBF2780-D0C8-FB49-934D-AE67726BB4E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -9273,51 +10515,51 @@
     <w:link w:val="Encabezado"/>
     <w:rsid w:val="00B32E74"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B32E74"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B32E74"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B32E74"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B32E74"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
@@ -10177,63 +11419,84 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E994E196-DBB5-C84B-B3D8-BD0CD26FD4F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{5f84c4ea-370d-4b9e-830c-756f8bf1b51f}" enabled="0" method="" siteId="{5f84c4ea-370d-4b9e-830c-756f8bf1b51f}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6117</Characters>
+  <Pages>6</Pages>
+  <Words>1251</Words>
+  <Characters>7148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>340</Lines>
+  <Paragraphs>190</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7142</CharactersWithSpaces>
+  <CharactersWithSpaces>8209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pilar Lara</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>